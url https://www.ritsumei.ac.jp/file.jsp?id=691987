--- v0 (2026-05-05)
+++ v1 (2026-07-06)
@@ -1,1154 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\課内共有\ＫＩＣ共有３（もとｃｃ08-736）\共有\教室関係(TriR含む)\2026(各種作業)\2026春セメ・夏セメ　申請予約\春セメ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{402E04CA-521E-4F3A-91C8-278FF3BBD69A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4BEEDA49-83D4-4A04-A804-61DB565E4313}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="入力sheet" sheetId="3" r:id="rId1"/>
     <sheet name="フィルタ※触らないでください※" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">入力sheet!$A$2:$Q$515</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">入力sheet!$2:$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">入力sheet!$A$1:$Q$32</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">入力sheet!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O513" i="3" l="1"/>
-[...437 lines deleted...]
-  <c r="O19" i="3"/>
+  <c r="D2" i="3" l="1"/>
+  <c r="O27" i="3" l="1"/>
+  <c r="O26" i="3"/>
   <c r="O18" i="3"/>
-  <c r="O10" i="3"/>
+  <c r="O17" i="3"/>
   <c r="O9" i="3"/>
-  <c r="O52" i="3"/>
-[...44 lines deleted...]
-  <c r="O33" i="3"/>
+  <c r="O8" i="3"/>
   <c r="O32" i="3"/>
   <c r="O31" i="3"/>
   <c r="O30" i="3"/>
   <c r="O29" i="3"/>
-  <c r="O26" i="3"/>
+  <c r="O28" i="3"/>
   <c r="O25" i="3"/>
   <c r="O24" i="3"/>
   <c r="O23" i="3"/>
   <c r="O22" i="3"/>
   <c r="O21" i="3"/>
   <c r="O20" i="3"/>
-  <c r="O17" i="3"/>
+  <c r="O19" i="3"/>
   <c r="O16" i="3"/>
   <c r="O15" i="3"/>
   <c r="O14" i="3"/>
   <c r="O13" i="3"/>
   <c r="O12" i="3"/>
   <c r="O11" i="3"/>
-  <c r="O8" i="3"/>
+  <c r="O10" i="3"/>
   <c r="O7" i="3"/>
   <c r="O6" i="3"/>
   <c r="O5" i="3"/>
-  <c r="O4" i="3" l="1"/>
-[...3 lines deleted...]
-  <c r="P514" i="3"/>
+  <c r="O4" i="3"/>
+  <c r="O3" i="3" l="1"/>
+  <c r="P3" i="3" l="1"/>
+  <c r="P4" i="3"/>
+  <c r="P14" i="3" l="1"/>
+  <c r="P31" i="3"/>
+  <c r="P12" i="3"/>
+  <c r="P22" i="3"/>
+  <c r="P27" i="3"/>
+  <c r="P13" i="3"/>
+  <c r="P6" i="3"/>
+  <c r="P26" i="3"/>
+  <c r="P7" i="3"/>
+  <c r="P19" i="3"/>
+  <c r="P21" i="3"/>
+  <c r="P16" i="3"/>
+  <c r="P23" i="3"/>
+  <c r="P10" i="3"/>
+  <c r="P25" i="3"/>
+  <c r="P28" i="3"/>
+  <c r="P32" i="3"/>
+  <c r="P17" i="3"/>
+  <c r="P29" i="3"/>
+  <c r="P18" i="3"/>
   <c r="P5" i="3"/>
-  <c r="P15" i="3" l="1"/>
-[...24 lines deleted...]
-  <c r="P94" i="3"/>
+  <c r="P11" i="3"/>
+  <c r="P15" i="3"/>
+  <c r="P9" i="3"/>
+  <c r="P24" i="3"/>
+  <c r="P30" i="3"/>
   <c r="P8" i="3"/>
-  <c r="P53" i="3"/>
-[...3 lines deleted...]
-  <c r="P195" i="3"/>
   <c r="P20" i="3"/>
-  <c r="P44" i="3"/>
-[...470 lines deleted...]
-  <c r="P511" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={855E9197-0BBB-4B8C-B5C4-ADBBE5CB2F37}</author>
   </authors>
   <commentList>
-    <comment ref="G4" authorId="0" shapeId="0" xr:uid="{855E9197-0BBB-4B8C-B5C4-ADBBE5CB2F37}">
+    <comment ref="G3" authorId="0" shapeId="0" xr:uid="{855E9197-0BBB-4B8C-B5C4-ADBBE5CB2F37}">
       <text>
-        <t>[スレッド化されたコメント]
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="ＭＳ Ｐゴシック"/>
+            <family val="2"/>
+            <charset val="128"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>[スレッド化されたコメント]
 使用している Excel のバージョンでは、このスレッド化されたコメントを表示できますが、新しいバージョンの Excel でファイルを開いた場合はコメントに対する編集がすべて削除されます。詳細: https://go.microsoft.com/fwlink/?linkid=870924
 コメント:
     建物→こちらのドロップリストから選択</t>
+        </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="122">
-[...10 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="121">
   <si>
     <t>記入日</t>
     <rPh sb="0" eb="2">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>曜日</t>
     <rPh sb="0" eb="2">
       <t>ヨウビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>開始時限</t>
     <rPh sb="0" eb="2">
       <t>カイシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジゲン</t>
     </rPh>
@@ -1167,77 +209,53 @@
   <si>
     <r>
       <t xml:space="preserve">建物
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>ドロップリストから選択</t>
     </r>
     <rPh sb="0" eb="2">
       <t>タテモノ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>センタク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>記入者</t>
-[...11 lines deleted...]
-  <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
-    </rPh>
-[...9 lines deleted...]
-      <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>XX</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>IG以学館</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>衣笠教学課</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>言語教育企画課</t>
   </si>
   <si>
     <t>共通教育課</t>
   </si>
   <si>
     <t>教職教育課</t>
   </si>
   <si>
@@ -1721,322 +739,259 @@
     <rPh sb="6" eb="9">
       <t>ダンタイメイ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ヘンコウゴ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>建物</t>
     <rPh sb="0" eb="2">
       <t>タテモノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>施設（教室）</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キョウシツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>担当者</t>
+    <rPh sb="0" eb="3">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>例</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="yyyy/mm/dd"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...15 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="11"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...27 lines deleted...]
-      <charset val="128"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thick">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...59 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -2052,807 +1007,230 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...26 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="56" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="56" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="56" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="56" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...99 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...112 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="66">
-[...440 lines deleted...]
-    </dxf>
+  <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="津田 悦子(tsuda-a)" id="{165A9D65-6FB0-4AFB-B8FF-7AC600126319}" userId="S::tsuda-a@st.ritsumei.ac.jp::0556b624-db14-4196-8a2b-ab47e8aac363" providerId="AD"/>
 </personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3099,14393 +1477,1531 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="G4" dT="2026-04-24T01:25:16.59" personId="{165A9D65-6FB0-4AFB-B8FF-7AC600126319}" id="{855E9197-0BBB-4B8C-B5C4-ADBBE5CB2F37}">
     <text>建物→こちらのドロップリストから選択</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F0FE6A7-2582-4F1B-A3ED-5D0DF27772F0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q515"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="M15" sqref="M15"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.26953125" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.6328125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="13.90625" style="27" customWidth="1"/>
+    <col min="3" max="3" width="13.90625" style="10" customWidth="1"/>
     <col min="4" max="4" width="4.6328125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" customWidth="1"/>
-    <col min="7" max="7" width="20" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="23.54296875" style="29" customWidth="1"/>
+    <col min="7" max="7" width="17.08984375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.08984375" style="11" customWidth="1"/>
+    <col min="9" max="9" width="23.54296875" style="12" customWidth="1"/>
     <col min="10" max="10" width="11.90625" style="1" customWidth="1"/>
     <col min="11" max="11" width="26.08984375" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.90625" style="1" customWidth="1"/>
-    <col min="13" max="13" width="33.36328125" style="30" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="9.36328125" style="32" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="23" style="13" customWidth="1"/>
+    <col min="14" max="14" width="13" style="1" customWidth="1"/>
+    <col min="15" max="15" width="18.7265625" style="14" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="9.36328125" style="14" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="18.7265625" style="1" customWidth="1"/>
     <col min="18" max="16384" width="12.26953125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="O1" s="31" t="s">
+    <row r="1" spans="1:17" ht="29" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="5"/>
+      <c r="B1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="P1" s="31" t="s">
-[...11 lines deleted...]
-      <c r="D2" s="36" t="s">
+      <c r="C1" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="36" t="s">
+      <c r="F1" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="36" t="s">
+      <c r="G1" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="37" t="s">
+      <c r="H1" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I1" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="J1" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="K1" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="L1" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="M1" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="38" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="38" t="s">
+      <c r="N1" s="16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="35">
+        <v>46068</v>
+      </c>
+      <c r="C2" s="8">
+        <v>46142</v>
+      </c>
+      <c r="D2" s="2" t="str">
+        <f>IF(C2="","",TEXT(C2,"aaa"))</f>
+        <v>木</v>
+      </c>
+      <c r="E2" s="2">
+        <v>1</v>
+      </c>
+      <c r="F2" s="2">
+        <v>5</v>
+      </c>
+      <c r="G2" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="H2" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="J2" s="36" t="s">
+      <c r="I2" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="J2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="K2" s="68" t="s">
-[...2 lines deleted...]
-      <c r="L2" s="67" t="s">
+      <c r="K2" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="L2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="M2" s="39" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="M2" s="15"/>
+      <c r="N2" s="37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4">
+        <v>1</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="29"/>
       <c r="M3" s="33"/>
-      <c r="N3" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N3" s="22"/>
+      <c r="O3" s="14">
+        <f t="shared" ref="O3:O32" si="0">IF(C3="",A3,C3&amp;H3)</f>
+        <v>1</v>
+      </c>
+      <c r="P3" s="14">
+        <f t="shared" ref="P3:P32" si="1">COUNTIF($O$3:$O$32,O3)</f>
+        <v>1</v>
+      </c>
+      <c r="Q3" s="7"/>
     </row>
     <row r="4" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5">
-[...26 lines deleted...]
-      <c r="A5" s="5">
+      <c r="A4" s="4">
         <v>2</v>
       </c>
-      <c r="B5" s="11"/>
-[...12 lines deleted...]
-      <c r="O5" s="32">
+      <c r="B4" s="26"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="14">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="P5" s="32">
+      <c r="P4" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="5">
+    <row r="5" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4">
         <v>3</v>
       </c>
-      <c r="B6" s="11"/>
-[...12 lines deleted...]
-      <c r="O6" s="32">
+      <c r="B5" s="26"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="14">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
-      <c r="P6" s="32">
+      <c r="P5" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="5">
+    <row r="6" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4">
         <v>4</v>
       </c>
-      <c r="B7" s="11"/>
-[...12 lines deleted...]
-      <c r="O7" s="32">
+      <c r="B6" s="26"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="14">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="P7" s="32">
+      <c r="P6" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="5">
+    <row r="7" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4">
         <v>5</v>
       </c>
-      <c r="B8" s="11"/>
-[...12 lines deleted...]
-      <c r="O8" s="32">
+      <c r="B7" s="26"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="29"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="14">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="P8" s="32">
+      <c r="P7" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="5">
+    <row r="8" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="4">
         <v>6</v>
       </c>
-      <c r="B9" s="11"/>
-[...12 lines deleted...]
-      <c r="O9" s="32">
+      <c r="B8" s="26"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="33"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="14">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="P9" s="32">
+      <c r="P8" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="5">
+    <row r="9" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="4">
         <v>7</v>
       </c>
-      <c r="B10" s="11"/>
-[...12 lines deleted...]
-      <c r="O10" s="32">
+      <c r="B9" s="26"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="22"/>
+      <c r="O9" s="14">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="P10" s="32">
+      <c r="P9" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="5">
+    <row r="10" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="4">
         <v>8</v>
       </c>
-      <c r="B11" s="11"/>
-[...12 lines deleted...]
-      <c r="O11" s="32">
+      <c r="B10" s="26"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="14">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="P11" s="32">
+      <c r="P10" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="5">
+    <row r="11" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="4">
         <v>9</v>
       </c>
-      <c r="B12" s="11"/>
-[...12 lines deleted...]
-      <c r="O12" s="32">
+      <c r="B11" s="26"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="22"/>
+      <c r="O11" s="14">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
-      <c r="P12" s="32">
+      <c r="P11" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="5">
+    <row r="12" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="4">
         <v>10</v>
       </c>
-      <c r="B13" s="11"/>
-[...12 lines deleted...]
-      <c r="O13" s="32">
+      <c r="B12" s="26"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="14">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="P13" s="32">
+      <c r="P12" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="5">
+    <row r="13" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="4">
         <v>11</v>
       </c>
-      <c r="B14" s="11"/>
-[...12 lines deleted...]
-      <c r="O14" s="32">
+      <c r="B13" s="26"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="22"/>
+      <c r="O13" s="14">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
-      <c r="P14" s="32">
+      <c r="P13" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="5">
+    <row r="14" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="4">
         <v>12</v>
       </c>
-      <c r="B15" s="11"/>
-[...12 lines deleted...]
-      <c r="O15" s="32">
+      <c r="B14" s="26"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="14">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="P15" s="32">
+      <c r="P14" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="5">
+    <row r="15" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="4">
         <v>13</v>
       </c>
-      <c r="B16" s="11"/>
-[...12 lines deleted...]
-      <c r="O16" s="32">
+      <c r="B15" s="26"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="14">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
-      <c r="P16" s="32">
+      <c r="P15" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="5">
+    <row r="16" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="4">
         <v>14</v>
       </c>
-      <c r="B17" s="11"/>
-[...12 lines deleted...]
-      <c r="O17" s="32">
+      <c r="B16" s="26"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="14">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="P17" s="32">
+      <c r="P16" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="5">
+    <row r="17" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="4">
         <v>15</v>
       </c>
-      <c r="B18" s="11"/>
-[...12 lines deleted...]
-      <c r="O18" s="32">
+      <c r="B17" s="26"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="34"/>
+      <c r="N17" s="22"/>
+      <c r="O17" s="14">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
-      <c r="P18" s="32">
+      <c r="P17" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="5">
+    <row r="18" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="4">
         <v>16</v>
       </c>
-      <c r="B19" s="11"/>
-[...12 lines deleted...]
-      <c r="O19" s="32">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="34"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="14">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
-      <c r="P19" s="32">
+      <c r="P18" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="5">
+    <row r="19" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="4">
         <v>17</v>
       </c>
-      <c r="B20" s="11"/>
-[...12 lines deleted...]
-      <c r="O20" s="32">
+      <c r="B19" s="26"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="22"/>
+      <c r="O19" s="14">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
-      <c r="P20" s="32">
+      <c r="P19" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="5">
+    <row r="20" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="4">
         <v>18</v>
       </c>
-      <c r="B21" s="11"/>
-[...12 lines deleted...]
-      <c r="O21" s="32">
+      <c r="B20" s="26"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="14">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="P21" s="32">
+      <c r="P20" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="5">
+    <row r="21" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="4">
         <v>19</v>
       </c>
-      <c r="B22" s="11"/>
-[...12 lines deleted...]
-      <c r="O22" s="32">
+      <c r="B21" s="26"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="22"/>
+      <c r="O21" s="14">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="P22" s="32">
+      <c r="P21" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="5">
+    <row r="22" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="4">
         <v>20</v>
       </c>
-      <c r="B23" s="11"/>
-[...12 lines deleted...]
-      <c r="O23" s="32">
+      <c r="B22" s="26"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="14">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
-      <c r="P23" s="32">
+      <c r="P22" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="5">
+    <row r="23" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="4">
         <v>21</v>
       </c>
-      <c r="B24" s="11"/>
-[...12 lines deleted...]
-      <c r="O24" s="32">
+      <c r="B23" s="26"/>
+      <c r="C23" s="27"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="22"/>
+      <c r="O23" s="14">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
-      <c r="P24" s="32">
+      <c r="P23" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="5">
+    <row r="24" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="4">
         <v>22</v>
       </c>
-      <c r="B25" s="11"/>
-[...12 lines deleted...]
-      <c r="O25" s="32">
+      <c r="B24" s="26"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="14">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="P25" s="32">
+      <c r="P24" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="5">
+    <row r="25" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="4">
         <v>23</v>
       </c>
-      <c r="B26" s="11"/>
-[...12 lines deleted...]
-      <c r="O26" s="32">
+      <c r="B25" s="26"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="22"/>
+      <c r="O25" s="14">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
-      <c r="P26" s="32">
+      <c r="P25" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="5">
+    <row r="26" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="4">
         <v>24</v>
       </c>
-      <c r="B27" s="11"/>
-[...12 lines deleted...]
-      <c r="O27" s="32">
+      <c r="B26" s="26"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="32"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="34"/>
+      <c r="N26" s="22"/>
+      <c r="O26" s="14">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
-      <c r="P27" s="32">
+      <c r="P26" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="5">
+    <row r="27" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="4">
         <v>25</v>
       </c>
-      <c r="B28" s="11"/>
-[...12 lines deleted...]
-      <c r="O28" s="32">
+      <c r="B27" s="26"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="34"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="14">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-      <c r="P28" s="32">
+      <c r="P27" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="5">
+    <row r="28" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="4">
         <v>26</v>
       </c>
-      <c r="B29" s="11"/>
-[...12 lines deleted...]
-      <c r="O29" s="32">
+      <c r="B28" s="26"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="30"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="22"/>
+      <c r="O28" s="14">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
-      <c r="P29" s="32">
+      <c r="P28" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="5">
+    <row r="29" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="4">
         <v>27</v>
       </c>
-      <c r="B30" s="11"/>
-[...12 lines deleted...]
-      <c r="O30" s="32">
+      <c r="B29" s="26"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="29"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="22"/>
+      <c r="O29" s="14">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
-      <c r="P30" s="32">
+      <c r="P29" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="5">
+    <row r="30" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="4">
         <v>28</v>
       </c>
-      <c r="B31" s="11"/>
-[...12 lines deleted...]
-      <c r="O31" s="32">
+      <c r="B30" s="26"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="30"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="32"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="33"/>
+      <c r="N30" s="22"/>
+      <c r="O30" s="14">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
-      <c r="P31" s="32">
+      <c r="P30" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="32" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="5">
+    <row r="31" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="4">
         <v>29</v>
       </c>
-      <c r="B32" s="11"/>
-[...12 lines deleted...]
-      <c r="O32" s="32">
+      <c r="B31" s="26"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="29"/>
+      <c r="H31" s="30"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="22"/>
+      <c r="O31" s="14">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
-      <c r="P32" s="32">
+      <c r="P31" s="14">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="5">
+    <row r="32" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="4">
         <v>30</v>
       </c>
-      <c r="B33" s="11"/>
-[...12 lines deleted...]
-      <c r="O33" s="32">
+      <c r="B32" s="26"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="32"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="22"/>
+      <c r="O32" s="14">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
-      <c r="P33" s="32">
+      <c r="P32" s="14">
         <f t="shared" si="1"/>
-        <v>1</v>
-[...12514 lines deleted...]
-        <f t="shared" si="17"/>
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatRows="0" selectLockedCells="1" autoFilter="0"/>
-  <autoFilter ref="A2:Q515" xr:uid="{541CE10B-98A3-4C3E-8758-E84B565A1888}"/>
+  <autoFilter ref="A1:Q32" xr:uid="{541CE10B-98A3-4C3E-8758-E84B565A1888}"/>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="B475:B482 D477:F477 M477">
-[...1 lines deleted...]
-      <formula>$P508&gt;=2</formula>
+  <conditionalFormatting sqref="B3:K12 L3:L24 C13:K24">
+    <cfRule type="expression" dxfId="2" priority="750">
+      <formula>$P3&gt;=2</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B495:B515 D495:F515">
-    <cfRule type="expression" dxfId="64" priority="1242">
+  <conditionalFormatting sqref="C25:L32">
+    <cfRule type="expression" dxfId="1" priority="1256">
       <formula>#REF!&gt;=2</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B84:C86 H84:H86 G85:G86 M443">
-[...1 lines deleted...]
-      <formula>$P83&gt;=2</formula>
+  <conditionalFormatting sqref="M3:M32 B13:B32">
+    <cfRule type="expression" dxfId="0" priority="2">
+      <formula>$P3&gt;=2</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B87:C317">
-[...318 lines deleted...]
-  </rowBreaks>
+  <pageMargins left="0.39370078740157483" right="0.11811023622047245" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{58CBA140-5E93-4D40-855E-B2A1C89A0AF8}">
           <x14:formula1>
             <xm:f>フィルタ※触らないでください※!$B$1:$B$7</xm:f>
           </x14:formula1>
-          <xm:sqref>H318:H515 H5:H25</xm:sqref>
+          <xm:sqref>H4:H24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7F3271D3-BA00-415C-AF4E-3542A387ADF2}">
           <x14:formula1>
             <xm:f>フィルタ※触らないでください※!$A$1:$A$2</xm:f>
           </x14:formula1>
-          <xm:sqref>G318:G515 G5:G25</xm:sqref>
+          <xm:sqref>G4:G24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CB22B000-3BEA-4B83-ABC9-054AB6E7465A}">
           <x14:formula1>
             <xm:f>フィルタ※触らないでください※!$G$3:$G$18</xm:f>
           </x14:formula1>
-          <xm:sqref>G516:G1048576</xm:sqref>
+          <xm:sqref>G33:G1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EA2E3F3C-6A70-4789-B5C7-00B5F87A1F5C}">
           <x14:formula1>
             <xm:f>フィルタ※触らないでください※!$A$1:$A$100</xm:f>
           </x14:formula1>
-          <xm:sqref>G4</xm:sqref>
+          <xm:sqref>G3</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F50524A7-ACC5-452D-81EB-BD21BA301156}">
           <x14:formula1>
             <xm:f>フィルタ※触らないでください※!$B$1:$B$100</xm:f>
           </x14:formula1>
-          <xm:sqref>H4</xm:sqref>
+          <xm:sqref>H3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:D80"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B86" sqref="B86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.453125" customWidth="1"/>
     <col min="3" max="3" width="20.08984375" customWidth="1"/>
     <col min="5" max="5" width="14.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D1">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D3">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A4" s="66" t="s">
-        <v>90</v>
+      <c r="A4" s="23" t="s">
+        <v>87</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="66" t="s">
-        <v>91</v>
+      <c r="A5" s="23" t="s">
+        <v>88</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D5">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="66" t="s">
-        <v>92</v>
+      <c r="A6" s="23" t="s">
+        <v>89</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D6">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="66" t="s">
-        <v>113</v>
+      <c r="A7" s="23" t="s">
+        <v>110</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D7">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="66" t="s">
-        <v>115</v>
+      <c r="A8" s="23" t="s">
+        <v>112</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B10" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B26" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="27" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B27" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B28" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="32" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B35" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
     </row>
     <row r="36" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B36" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="37" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B37" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="38" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B38" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="39" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B39" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="40" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B40" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="41" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B41" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B42" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="43" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B43" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="44" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B44" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B45" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="46" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B46" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="47" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B47" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="48" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B48" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="49" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B49" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B50" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="51" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B51" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="52" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B52" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="53" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B53" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="54" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B54" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="55" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B55" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="56" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B56" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="57" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B57" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="58" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B58" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="59" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B59" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="60" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B60" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="61" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B61" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="62" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B62" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="63" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B63" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="64" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B64" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="65" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B65" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="66" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B66" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="67" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B67" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="68" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B68" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="69" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B69" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="70" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B70" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B71" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="72" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B72" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="73" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B73" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="74" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B74" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="75" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B75" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="76" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B76" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="77" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B77" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="78" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B78" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="79" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B79" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="80" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B80" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100986DBF379B7BF54F98216ABD12A0E650" ma:contentTypeVersion="8" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4972adbc3a3234e00164d095fabbb760">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f099c37-06d1-41ad-a7d4-23a1c3a06a66" xmlns:ns3="ef8f02f1-60a3-42dc-82a8-b7850b2042cd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f60afd238834bda2a4285f8bc8fc489e" ns2:_="" ns3:_="">
     <xsd:import namespace="4f099c37-06d1-41ad-a7d4-23a1c3a06a66"/>
     <xsd:import namespace="ef8f02f1-60a3-42dc-82a8-b7850b2042cd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -17632,99 +3148,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{722F15A4-4A1E-4E9E-A800-B2B6AD84E83D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4f099c37-06d1-41ad-a7d4-23a1c3a06a66"/>
     <ds:schemaRef ds:uri="ef8f02f1-60a3-42dc-82a8-b7850b2042cd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA46FFF9-F07E-49FB-B4BF-45793B6AD851}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B29C2B47-F4EE-4195-9F43-6020E6F32D23}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4f099c37-06d1-41ad-a7d4-23a1c3a06a66"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ef8f02f1-60a3-42dc-82a8-b7850b2042cd"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>